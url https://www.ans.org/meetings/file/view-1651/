--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4057AA3B" w14:textId="77777777" w:rsidR="007A1475" w:rsidRPr="00B82161" w:rsidRDefault="007A1475" w:rsidP="00B82161">
+    <w:p w14:paraId="2B0B6A80" w14:textId="77777777" w:rsidR="007A1475" w:rsidRPr="00B82161" w:rsidRDefault="007A1475" w:rsidP="00B82161">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="0" w:after="280"/>
       </w:pPr>
       <w:r w:rsidRPr="007C7939">
         <w:t>Title of the Paper Goes Here: Capitalize the First Letter of Major Words, Centered, 14-Point Times New Roman, On the Second Line from the Top Margin, Not More Than Three Lines Long</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2A6F73" w14:textId="77777777" w:rsidR="007A1475" w:rsidRPr="00711B08" w:rsidRDefault="007A1475" w:rsidP="00711B08">
+    <w:p w14:paraId="05EB7FDE" w14:textId="66FACD8F" w:rsidR="007A1475" w:rsidRPr="00711B08" w:rsidRDefault="007A1475" w:rsidP="00711B08">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:before="0" w:after="220"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Author A</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> Author B</w:t>
@@ -119,51 +119,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:t>Author N</w:t>
       </w:r>
       <w:r w:rsidR="00A759F5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004E1BA2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004E1BA2" w:rsidRPr="007C7939">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D027CB3" w14:textId="77777777" w:rsidR="007A1475" w:rsidRPr="007C7939" w:rsidRDefault="007A1475" w:rsidP="00B82161">
+    <w:p w14:paraId="36952085" w14:textId="77777777" w:rsidR="007A1475" w:rsidRPr="007C7939" w:rsidRDefault="007A1475" w:rsidP="00B82161">
       <w:pPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Name of Institute</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:t>, City, State</w:t>
       </w:r>
       <w:r w:rsidR="009F546C" w:rsidRPr="007C7939">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
@@ -174,204 +174,209 @@
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Name of Institute</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:t>, City, State</w:t>
       </w:r>
       <w:r w:rsidR="009F546C" w:rsidRPr="007C7939">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Name of Institute</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7939">
-        <w:t>, City, State</w:t>
+        <w:t xml:space="preserve">, City, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C7939">
+        <w:t>State</w:t>
       </w:r>
       <w:r w:rsidR="00B82161">
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2376A47D" w14:textId="77777777" w:rsidR="009F546C" w:rsidRDefault="00A759F5" w:rsidP="00B82161">
+    <w:p w14:paraId="120D62FD" w14:textId="77777777" w:rsidR="009F546C" w:rsidRDefault="00A759F5" w:rsidP="00B82161">
       <w:pPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007A1475" w:rsidRPr="007C7939">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Name of Institute</w:t>
       </w:r>
       <w:r w:rsidR="007A1475" w:rsidRPr="007C7939">
         <w:t>, City, State</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19911180" w14:textId="77777777" w:rsidR="00B82161" w:rsidRPr="00B82161" w:rsidRDefault="00B82161" w:rsidP="00B82161">
+    <w:p w14:paraId="269B4121" w14:textId="77777777" w:rsidR="00B82161" w:rsidRPr="00B82161" w:rsidRDefault="00B82161" w:rsidP="00B82161">
       <w:pPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5916EA" w14:textId="77777777" w:rsidR="00B82161" w:rsidRPr="00530AFA" w:rsidRDefault="007A1475" w:rsidP="00530AFA">
+    <w:p w14:paraId="2D1E51D3" w14:textId="77777777" w:rsidR="00B82161" w:rsidRPr="00530AFA" w:rsidRDefault="007A1475" w:rsidP="00530AFA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82161">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>[leave space for DOI, which will be inserted by ANS]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD110C9" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00D61A94" w:rsidRDefault="002C10B0" w:rsidP="00530AFA">
+    <w:p w14:paraId="7F35E663" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00D61A94" w:rsidRDefault="002C10B0" w:rsidP="00530AFA">
       <w:pPr>
         <w:pStyle w:val="DefaultHeading"/>
         <w:spacing w:before="480" w:after="480"/>
       </w:pPr>
       <w:r w:rsidRPr="00B82161">
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287DB993" w14:textId="77777777" w:rsidR="00495642" w:rsidRDefault="00495642" w:rsidP="00B82161">
+    <w:p w14:paraId="51D462E5" w14:textId="77777777" w:rsidR="00495642" w:rsidRDefault="00495642" w:rsidP="00B82161">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00495642">
         <w:t>A required 200-250 word</w:t>
       </w:r>
       <w:r w:rsidR="00587BD2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00495642">
         <w:t xml:space="preserve"> abstract starts on this line. Use </w:t>
       </w:r>
       <w:r w:rsidR="00DE7727">
         <w:t xml:space="preserve">style </w:t>
       </w:r>
       <w:r w:rsidR="00587BD2">
         <w:t xml:space="preserve">“Abstract” </w:t>
       </w:r>
       <w:r w:rsidR="00DE7727">
         <w:t>for the abstract text</w:t>
       </w:r>
       <w:r w:rsidRPr="00495642">
         <w:t>. The abstract highlights the main accomplishments, what is new, and how it relates to the state-of-the-art.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A450BF9" w14:textId="77777777" w:rsidR="004C77BE" w:rsidRPr="00B82161" w:rsidRDefault="00504FE1" w:rsidP="00B82161">
+    <w:p w14:paraId="5BE2B9A4" w14:textId="77777777" w:rsidR="004C77BE" w:rsidRPr="00B82161" w:rsidRDefault="00504FE1" w:rsidP="00B82161">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E59EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
       <w:r w:rsidR="00444DEC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="009E59EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ords</w:t>
       </w:r>
       <w:r w:rsidRPr="009E59EE">
         <w:t>: List of no more than five keywords</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E94BEA" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00CD3594" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
+    <w:p w14:paraId="23F8A93D" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00CD3594" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD3594">
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22121E9C" w14:textId="77777777" w:rsidR="00495642" w:rsidRPr="00067502" w:rsidRDefault="00495642" w:rsidP="00B82161">
+    <w:p w14:paraId="158148C7" w14:textId="77777777" w:rsidR="00495642" w:rsidRPr="00067502" w:rsidRDefault="00495642" w:rsidP="00B82161">
       <w:r w:rsidRPr="00B82161">
         <w:t xml:space="preserve">Introduce the topic of the work in this section. </w:t>
       </w:r>
       <w:r w:rsidR="00DE7727">
         <w:t>Use</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82161">
         <w:t xml:space="preserve"> style </w:t>
       </w:r>
       <w:r w:rsidR="00DE7727">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82161">
         <w:t>Heading 1</w:t>
       </w:r>
       <w:r w:rsidR="00DE7727">
         <w:t>” for s</w:t>
       </w:r>
       <w:r w:rsidR="00DE7727" w:rsidRPr="00B82161">
         <w:t>ection titles</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82161">
         <w:t>. Use 8.5" ×11" paper size, with 1" margins on all sides.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2D0EE7" w14:textId="77777777" w:rsidR="00D602B9" w:rsidRDefault="00DE7727" w:rsidP="00B82161">
+    <w:p w14:paraId="1BD1B5F0" w14:textId="77777777" w:rsidR="00D602B9" w:rsidRDefault="00DE7727" w:rsidP="00B82161">
       <w:r>
         <w:t>Use style “Normal” for the main text of the paper. Use the IEEE</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00067502">
         <w:t xml:space="preserve"> reference style</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00067502">
         <w:t xml:space="preserve"> journal paper [1], proceeding paper [2], book [3], and website [4].</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00067502">
         <w:t>References to</w:t>
       </w:r>
       <w:r w:rsidR="00926E1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00067502">
         <w:t xml:space="preserve">websites are discouraged. It is the author’s responsibility to check links in the </w:t>
       </w:r>
       <w:r w:rsidR="007D7A53">
@@ -401,167 +406,169 @@
       <w:r w:rsidR="00CD0BA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE7C97">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00CD0BA4">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008E4FE0">
         <w:t>3-5</w:t>
       </w:r>
       <w:r w:rsidR="00CD0BA4">
         <w:t>].</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00A773EC">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> automatic reference manager, such as Zotero, is recommended.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A191A7" w14:textId="0550D774" w:rsidR="00051533" w:rsidRDefault="008E4FE0" w:rsidP="00B82161">
+    <w:p w14:paraId="573D8224" w14:textId="77777777" w:rsidR="00051533" w:rsidRDefault="008E4FE0" w:rsidP="00B82161">
       <w:r w:rsidRPr="008E4FE0">
-        <w:t xml:space="preserve">The full paper should be laid out and formatted according to this template. Because the paper will be included as a .pdf file for the proceedings, the author will get the best results from Word or WordPerfect by using the Acrobat Distiller or Acrobat PDFWriter as the default printer.  When creating the PDF version, check the “Embed All Fonts” option.  Note that it is the author’s responsibility to review the final PDF version of the paper to ensure proper translation into PDF.  Final PDF file size should be no more than 4 MB.  Recommended paper length is </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The full paper should be laid out and formatted according to this template. Because the paper will be included as a .pdf file for the proceedings, the author will get the best results from Word or WordPerfect by using the Acrobat Distiller or Acrobat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E4FE0">
-        <w:t>-10 pages.  The limit for full-paper submissions is 10 pages.  If an exception is made and a paper over 10 pages is accepted, page charges are $100/page for p. 11 and above.</w:t>
+        <w:t>PDFWriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4FE0">
+        <w:t xml:space="preserve"> as the default printer.  When creating the PDF version, check the “Embed All Fonts” option.  Note that it is the author’s responsibility to review the final PDF version of the paper to ensure proper translation into PDF.  Final PDF file size should be no more than 4 MB.  Recommended paper length is 8-10 pages.  The limit for full-paper submissions is 10 pages.  If an exception is made and a paper over 10 pages is accepted, page charges are $100/page for p. 11 and above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5D966C" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00DB5909" w:rsidRDefault="008E4FE0" w:rsidP="00B82161">
+    <w:p w14:paraId="6DB683A1" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00DB5909" w:rsidRDefault="008E4FE0" w:rsidP="00B82161">
       <w:r w:rsidRPr="008E4FE0">
         <w:t>Do not include bookmarks or hyperlinks to references, figures, and tables in the text of your paper in your final PDF document. Do not include highlighting, page numbers, headers, or footers.</w:t>
       </w:r>
       <w:r w:rsidR="0043258A">
         <w:t xml:space="preserve"> Do not save your PDF as “read only.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D609682" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
+    <w:p w14:paraId="0DE4AE8D" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4FE0">
         <w:lastRenderedPageBreak/>
         <w:t>SECOND OR SUBSEQUENT MAJOR HEADING</w:t>
       </w:r>
       <w:r w:rsidR="00212873" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> (FONT SIZE 1</w:t>
       </w:r>
       <w:r w:rsidR="00213670" w:rsidRPr="008E4FE0">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00212873" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> POINT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7ADB02" w14:textId="77777777" w:rsidR="00067502" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
+    <w:p w14:paraId="190922D4" w14:textId="77777777" w:rsidR="00067502" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
       <w:r w:rsidRPr="00593473">
         <w:t>A logical</w:t>
       </w:r>
       <w:r w:rsidRPr="00493F85">
         <w:t xml:space="preserve"> division of </w:t>
       </w:r>
       <w:r w:rsidR="00926E1A">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00493F85">
         <w:t xml:space="preserve"> paper into sections, etc., makes it so much easier to understand. All text in this template is “</w:t>
       </w:r>
       <w:r w:rsidR="00530AFA">
         <w:t>Normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00493F85">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00530AFA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00493F85">
         <w:t xml:space="preserve"> Make sure to </w:t>
       </w:r>
       <w:r w:rsidRPr="00493F85">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>avoid widow/orphan</w:t>
       </w:r>
       <w:r w:rsidRPr="00493F85">
         <w:t xml:space="preserve"> lines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D30B723" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00530AFA" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
+    <w:p w14:paraId="0E89DD0F" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00530AFA" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00530AFA">
         <w:t>Subsection Title: First Character of Each Non-trivial Word is Uppercase</w:t>
       </w:r>
       <w:r w:rsidR="0031491A" w:rsidRPr="00530AFA">
         <w:t xml:space="preserve"> (1</w:t>
       </w:r>
       <w:r w:rsidR="00213670" w:rsidRPr="00530AFA">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0031491A" w:rsidRPr="00530AFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E52FCE" w:rsidRPr="00530AFA">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031491A" w:rsidRPr="00530AFA">
         <w:t>oint)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EEAAA1" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00493F85" w:rsidRDefault="00530AFA" w:rsidP="00B82161">
+    <w:p w14:paraId="59F24B36" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00493F85" w:rsidRDefault="00530AFA" w:rsidP="00B82161">
       <w:r w:rsidRPr="00493F85">
         <w:t xml:space="preserve">The style for subsection titles and all text in this template is “Heading 2,” “Heading 3,” etc. </w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00493F85">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Secondary titles should start flush left</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00493F85">
         <w:t xml:space="preserve"> and are numbered as illustrated above</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00493F85">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F14D86D" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00493F85" w:rsidRDefault="006B5FCF" w:rsidP="00B82161">
+    <w:p w14:paraId="3F3C2A63" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="00493F85" w:rsidRDefault="006B5FCF" w:rsidP="00B82161">
       <w:r>
         <w:t xml:space="preserve">Equations are embedded into tables. </w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="00493F85">
         <w:t>Equations should be centered and sequentially numbered to the flush right of the formula</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> using the table provided</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="009807CB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Copy the equation table for additional equations to benefit from automatic numbering.</w:t>
       </w:r>
       <w:r w:rsidR="00B975E4" w:rsidRPr="009807CB">
         <w:t xml:space="preserve"> Use </w:t>
       </w:r>
       <w:r>
         <w:t>inline equations</w:t>
       </w:r>
       <w:r w:rsidR="00B975E4" w:rsidRPr="009807CB">
         <w:t xml:space="preserve"> font</w:t>
       </w:r>
       <w:r w:rsidR="00F9333B" w:rsidRPr="009807CB">
@@ -586,57 +593,57 @@
         <w:t>for the subscripts and superscripts.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9805" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9085"/>
         <w:gridCol w:w="720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B5FCF" w:rsidRPr="006B5FCF" w14:paraId="42BC0547" w14:textId="77777777" w:rsidTr="006C2422">
+      <w:tr w:rsidR="006B5FCF" w:rsidRPr="006B5FCF" w14:paraId="797F3576" w14:textId="77777777" w:rsidTr="006C2422">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DBFA3B1" w14:textId="77777777" w:rsidR="006B5FCF" w:rsidRPr="006B5FCF" w:rsidRDefault="00D74ABF" w:rsidP="006C2422">
+          <w:p w14:paraId="0232F4A8" w14:textId="77777777" w:rsidR="006B5FCF" w:rsidRPr="006B5FCF" w:rsidRDefault="00000000" w:rsidP="006C2422">
             <w:pPr>
               <w:pStyle w:val="Equation"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>d</m:t>
@@ -704,114 +711,114 @@
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>dt</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <m:t>=0</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF78BD3" w14:textId="77777777" w:rsidR="006B5FCF" w:rsidRPr="006B5FCF" w:rsidRDefault="006B5FCF" w:rsidP="006C2422">
+          <w:p w14:paraId="77E07897" w14:textId="77777777" w:rsidR="006B5FCF" w:rsidRPr="006B5FCF" w:rsidRDefault="006B5FCF" w:rsidP="006C2422">
             <w:pPr>
               <w:pStyle w:val="Equation"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B5FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006B5FCF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="006B5FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> SEQ Equation \* ARABIC </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006B5FCF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D74ABF">
+            <w:r w:rsidR="00711B08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006B5FCF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006B5FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="422356A6" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="00A56584" w:rsidP="00B82161">
+    <w:p w14:paraId="2032E355" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="00A56584" w:rsidP="00B82161">
       <w:r>
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>M</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
@@ -843,255 +850,255 @@
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005466E3">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>t</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00495642">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the variables in the equation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C000AF" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
+    <w:p w14:paraId="5B480A45" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="002E292E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4FE0">
         <w:t>Sub-subsection level and lower: only first character uppercase</w:t>
       </w:r>
       <w:r w:rsidR="000B4172" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> (1</w:t>
       </w:r>
       <w:r w:rsidR="008E4FE0" w:rsidRPr="008E4FE0">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000B4172" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> point)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E7265F" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
+    <w:p w14:paraId="75BEE376" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
       <w:r w:rsidRPr="002802C5">
         <w:t>Figures and tables should appear as closely as possible to where they are first cited</w:t>
       </w:r>
       <w:r w:rsidR="006B5FCF">
         <w:t xml:space="preserve"> using cross references</w:t>
       </w:r>
       <w:r w:rsidRPr="002802C5">
         <w:t>, e.g.</w:t>
       </w:r>
       <w:r w:rsidR="006D771B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002802C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00017E5B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00017E5B">
         <w:instrText xml:space="preserve"> REF _Ref129780275 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00017E5B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D74ABF" w:rsidRPr="00017E5B">
+      <w:r w:rsidR="00711B08" w:rsidRPr="00017E5B">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00D74ABF">
+      <w:r w:rsidR="00711B08">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00017E5B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002802C5">
         <w:t xml:space="preserve">, in the text. </w:t>
       </w:r>
       <w:r w:rsidR="00017E5B">
         <w:t xml:space="preserve">The figures should be centered. The style for </w:t>
       </w:r>
       <w:r w:rsidR="00AA1BED">
         <w:t xml:space="preserve">figure </w:t>
       </w:r>
       <w:r w:rsidR="00017E5B">
         <w:t>captions is “Caption”.</w:t>
       </w:r>
       <w:r w:rsidRPr="002802C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00017E5B" w:rsidRPr="00017E5B">
         <w:t>Color is permitted but must be readable if printed in gray scale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB7DA75" w14:textId="77777777" w:rsidR="00017E5B" w:rsidRPr="00017E5B" w:rsidRDefault="00017E5B" w:rsidP="00AA1BED">
+    <w:p w14:paraId="3729235F" w14:textId="77777777" w:rsidR="00017E5B" w:rsidRPr="00017E5B" w:rsidRDefault="00017E5B" w:rsidP="00AA1BED">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00017E5B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A9FB53E" wp14:editId="2BF8CC90">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F80E12E" wp14:editId="7E4B5DFD">
             <wp:extent cx="3253888" cy="2743039"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="1" name="Picture 1" descr="Chart&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6" descr="Chart&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3263221" cy="2750906"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E44B370" w14:textId="77777777" w:rsidR="00A22F0A" w:rsidRPr="002802C5" w:rsidRDefault="00017E5B" w:rsidP="00016528">
+    <w:p w14:paraId="403ED6F1" w14:textId="77777777" w:rsidR="00A22F0A" w:rsidRPr="002802C5" w:rsidRDefault="00017E5B" w:rsidP="00016528">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref129780275"/>
       <w:r w:rsidRPr="00017E5B">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00017E5B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00017E5B">
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00017E5B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D74ABF">
+      <w:r w:rsidR="00711B08">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00017E5B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>. Sample figure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA4B01E" w14:textId="77777777" w:rsidR="00132726" w:rsidRPr="008E4FE0" w:rsidRDefault="00132726" w:rsidP="00B82161">
+    <w:p w14:paraId="45C8B6D0" w14:textId="77777777" w:rsidR="00132726" w:rsidRPr="008E4FE0" w:rsidRDefault="00132726" w:rsidP="00B82161">
       <w:r w:rsidRPr="008E4FE0">
         <w:t>When importing figures or any graphical image please verify two things:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35056669" w14:textId="77777777" w:rsidR="00132726" w:rsidRPr="008E4FE0" w:rsidRDefault="00132726" w:rsidP="00016528">
+    <w:p w14:paraId="401A2C8B" w14:textId="77777777" w:rsidR="00132726" w:rsidRPr="008E4FE0" w:rsidRDefault="00132726" w:rsidP="00016528">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve">Any number, text or symbol is in Times New Roman font and is not smaller than 10 point after reduction to the actual window in </w:t>
       </w:r>
       <w:r w:rsidR="00B24A64" w:rsidRPr="008E4FE0">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> paper</w:t>
       </w:r>
       <w:r w:rsidR="00016528">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B36991F" w14:textId="77777777" w:rsidR="00132726" w:rsidRPr="008E4FE0" w:rsidRDefault="00132726" w:rsidP="00016528">
+    <w:p w14:paraId="472BA850" w14:textId="77777777" w:rsidR="00132726" w:rsidRPr="008E4FE0" w:rsidRDefault="00132726" w:rsidP="00016528">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4FE0">
         <w:t>That it can be translated into PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689CFEF8" w14:textId="77777777" w:rsidR="00C1545B" w:rsidRDefault="00AC2EAC" w:rsidP="00831DFC">
+    <w:p w14:paraId="70E4DA67" w14:textId="77777777" w:rsidR="00C1545B" w:rsidRDefault="00AC2EAC" w:rsidP="00831DFC">
       <w:r w:rsidRPr="008E4FE0">
         <w:lastRenderedPageBreak/>
         <w:t>Tables, such as</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C345E5">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C345E5">
         <w:instrText xml:space="preserve"> REF _Ref129783711 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C345E5">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D74ABF">
+      <w:r w:rsidR="00711B08">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00D74ABF">
+      <w:r w:rsidR="00711B08">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C345E5">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve">, are numbered in Roman numerals, with the </w:t>
       </w:r>
       <w:r w:rsidR="001522C9" w:rsidRPr="008E4FE0">
         <w:t>table title</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00744590" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00744590" w:rsidRPr="008E4FE0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>boldface</w:t>
@@ -1102,218 +1109,218 @@
       <w:r w:rsidR="002C10B0" w:rsidRPr="008E4FE0">
         <w:t>centered above the table</w:t>
       </w:r>
       <w:r w:rsidR="001522C9" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> with a blank line between the title and actual table</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C1545B">
         <w:t>The style for tables is “Plain Table 2” found under the “Table Design” tab</w:t>
       </w:r>
       <w:r w:rsidR="002C10B0" w:rsidRPr="008E4FE0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00831DFC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA1BED">
         <w:t>The style for table captions is “Table Caption”.</w:t>
       </w:r>
       <w:r w:rsidR="00BB2303">
         <w:t xml:space="preserve"> The text style for table content is “Table”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EE5F96" w14:textId="77777777" w:rsidR="00016528" w:rsidRDefault="00016528" w:rsidP="00831DFC">
+    <w:p w14:paraId="169B9D5A" w14:textId="77777777" w:rsidR="00016528" w:rsidRDefault="00016528" w:rsidP="00831DFC">
       <w:pPr>
         <w:pStyle w:val="TableCaption"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref129783711"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D74ABF">
+      <w:r w:rsidR="00711B08">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>. Sample table.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:bottomFromText="346" w:vertAnchor="text" w:horzAnchor="page" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="2338"/>
         <w:gridCol w:w="2338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00016528" w:rsidRPr="00831DFC" w14:paraId="74B24728" w14:textId="77777777" w:rsidTr="00831DFC">
+      <w:tr w:rsidR="00016528" w:rsidRPr="00831DFC" w14:paraId="1A3CF60F" w14:textId="77777777" w:rsidTr="00831DFC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D5E21E" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00016528" w:rsidP="00831DFC">
+          <w:p w14:paraId="6AF049F4" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00016528" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r w:rsidRPr="00831DFC">
               <w:t>Mesh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405096EE" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="1F5201B1" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>8×8</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBAF004" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="28179415" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>16×16</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1496B534" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="2B98A69F" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="b"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>32×32</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831DFC" w:rsidRPr="00831DFC" w14:paraId="1B3ABF78" w14:textId="77777777" w:rsidTr="00831DFC">
+      <w:tr w:rsidR="00831DFC" w:rsidRPr="00831DFC" w14:paraId="1FB2A380" w14:textId="77777777" w:rsidTr="00831DFC">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7660BD5E" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00016528" w:rsidP="00831DFC">
+          <w:p w14:paraId="2FB85E30" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00016528" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r w:rsidRPr="00831DFC">
               <w:t>Nodal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784DB874" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="4F022EE1" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>1.000×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
@@ -1328,51 +1335,51 @@
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>10</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>-1</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58AA3D57" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="21CD469B" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>2.500×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
@@ -1387,51 +1394,51 @@
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>10</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>-2</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16000E8C" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="5B1A6C1E" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>6.250×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
@@ -1443,70 +1450,70 @@
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>10</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>-3</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016528" w:rsidRPr="00831DFC" w14:paraId="216FE3B5" w14:textId="77777777" w:rsidTr="00831DFC">
+      <w:tr w:rsidR="00016528" w:rsidRPr="00831DFC" w14:paraId="2711F08C" w14:textId="77777777" w:rsidTr="00831DFC">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37D01152" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00016528" w:rsidP="00831DFC">
+          <w:p w14:paraId="23372EDB" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00016528" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r w:rsidRPr="00831DFC">
               <w:t>Characteristic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44354F81" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="170D5ABB" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>1.000×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
@@ -1521,51 +1528,51 @@
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>10</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>-1</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C37E419" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="765E833C" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>2.500×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
@@ -1580,51 +1587,51 @@
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>10</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>-2</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173683ED" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
+          <w:p w14:paraId="22DD83B1" w14:textId="77777777" w:rsidR="00016528" w:rsidRPr="00831DFC" w:rsidRDefault="00831DFC" w:rsidP="00831DFC">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:oMath/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>6.250×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
@@ -1637,339 +1644,339 @@
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>10</m:t>
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>-3</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C7F4A9A" w14:textId="77777777" w:rsidR="00AA1BED" w:rsidRDefault="0073330A" w:rsidP="00AA1BED">
+    <w:p w14:paraId="7645FD21" w14:textId="77777777" w:rsidR="00AA1BED" w:rsidRDefault="0073330A" w:rsidP="00AA1BED">
       <w:r w:rsidRPr="008E4FE0">
         <w:t>Use SI Units</w:t>
       </w:r>
       <w:r w:rsidR="00A56584" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> (in</w:t>
       </w:r>
       <w:r w:rsidR="00B30C22" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56584" w:rsidRPr="008E4FE0">
         <w:t>parentheses, not square brackets)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4FE0">
         <w:t>.  Conventional (non-SI) quantities may follow parenthetically if the author desires.</w:t>
       </w:r>
       <w:r w:rsidR="00B30C22" w:rsidRPr="008E4FE0">
         <w:t xml:space="preserve">  Watch the number of significant digits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5DEA76" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
+    <w:p w14:paraId="760CC5C2" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA1BED">
         <w:t>CONCLUSIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF875A7" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
+    <w:p w14:paraId="630B9D88" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
       <w:r w:rsidRPr="007D3221">
         <w:t>Present summary and conclusions here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C657C5" w14:textId="77777777" w:rsidR="00763DC7" w:rsidRPr="007D3221" w:rsidRDefault="004848C7" w:rsidP="00A91FE3">
+    <w:p w14:paraId="4FA76690" w14:textId="77777777" w:rsidR="00763DC7" w:rsidRPr="007D3221" w:rsidRDefault="004848C7" w:rsidP="00A91FE3">
       <w:pPr>
         <w:pStyle w:val="DefaultHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA1BED">
         <w:t>NOMENCLATURE (IF NEEDED)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6921DAB5" w14:textId="77777777" w:rsidR="00763DC7" w:rsidRPr="007D3221" w:rsidRDefault="004848C7" w:rsidP="00B82161">
+    <w:p w14:paraId="64167B53" w14:textId="77777777" w:rsidR="00763DC7" w:rsidRPr="007D3221" w:rsidRDefault="004848C7" w:rsidP="00B82161">
       <w:r w:rsidRPr="007D3221">
         <w:t xml:space="preserve">If variables are extensively used in the text, a Nomenclature section would be helpful to the reader. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D05028" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00AA1BED">
+    <w:p w14:paraId="4D861743" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00AA1BED">
       <w:pPr>
         <w:pStyle w:val="DefaultHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4FE0">
         <w:t>ACKNOWLEDGMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9FF8C8" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
+    <w:p w14:paraId="2C3745B3" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="002C10B0" w:rsidP="00B82161">
       <w:r w:rsidRPr="007D3221">
         <w:t xml:space="preserve">Acknowledge the help of colleagues, and sources of funding, </w:t>
       </w:r>
       <w:r w:rsidR="006159C3">
         <w:t>as appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3221">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4017D9DD" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00AA1BED">
+    <w:p w14:paraId="5F79AE21" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00AA1BED">
       <w:pPr>
         <w:pStyle w:val="DefaultHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4FE0">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0DB884" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="00AA1BED" w:rsidP="00B82161">
+    <w:p w14:paraId="5A1A1A7A" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="007D3221" w:rsidRDefault="00AA1BED" w:rsidP="00B82161">
       <w:r>
         <w:t>Insert IEEE style numbered list of references.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6C99DD" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00A91FE3">
+    <w:p w14:paraId="3676A924" w14:textId="77777777" w:rsidR="002C10B0" w:rsidRPr="008E4FE0" w:rsidRDefault="002C10B0" w:rsidP="00A91FE3">
       <w:pPr>
         <w:pStyle w:val="DefaultHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4FE0">
         <w:t>APPENDIX A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24577B25" w14:textId="77777777" w:rsidR="00132429" w:rsidRPr="00132429" w:rsidRDefault="00132429" w:rsidP="00B82161">
+    <w:p w14:paraId="0143965C" w14:textId="77777777" w:rsidR="00132429" w:rsidRPr="00132429" w:rsidRDefault="00132429" w:rsidP="00B82161">
       <w:r w:rsidRPr="00132429">
         <w:t>If necessary, include Appendices numbered in upper case alphabetical order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1BF556" w14:textId="77777777" w:rsidR="009F546C" w:rsidRPr="007D3221" w:rsidRDefault="00132429" w:rsidP="00B82161">
+    <w:p w14:paraId="18EBF774" w14:textId="77777777" w:rsidR="009F546C" w:rsidRPr="007D3221" w:rsidRDefault="00132429" w:rsidP="00B82161">
       <w:r w:rsidRPr="00132429">
         <w:t xml:space="preserve">To ensure a uniform, professional look at the proceedings, please only modify the format of this template after checking with the </w:t>
       </w:r>
       <w:r w:rsidR="00A91FE3">
         <w:t>publication chair</w:t>
       </w:r>
       <w:r w:rsidRPr="00132429">
         <w:t xml:space="preserve"> firs</w:t>
       </w:r>
       <w:r>
         <w:t>t.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009F546C" w:rsidRPr="007D3221" w:rsidSect="003C71A2">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44A88E5E" w14:textId="77777777" w:rsidR="00D74ABF" w:rsidRDefault="00D74ABF" w:rsidP="00B82161">
+    <w:p w14:paraId="57097C29" w14:textId="77777777" w:rsidR="00E93F84" w:rsidRDefault="00E93F84" w:rsidP="00B82161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EE249BD" w14:textId="77777777" w:rsidR="00D74ABF" w:rsidRDefault="00D74ABF" w:rsidP="00B82161">
+    <w:p w14:paraId="222B4D25" w14:textId="77777777" w:rsidR="00E93F84" w:rsidRDefault="00E93F84" w:rsidP="00B82161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C25845D" w14:textId="77777777" w:rsidR="00144F8D" w:rsidRPr="00144F8D" w:rsidRDefault="00144F8D" w:rsidP="00B82161">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A578408" w14:textId="77777777" w:rsidR="00144F8D" w:rsidRPr="00144F8D" w:rsidRDefault="00144F8D" w:rsidP="00B82161">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1ED3630B" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00C1353C" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5AEBDFEE" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00C1353C" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7137E3BB" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00C1353C" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="32B42BCB" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00C1353C" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CC7D45" w14:textId="77777777" w:rsidR="00D74ABF" w:rsidRDefault="00D74ABF" w:rsidP="00B82161">
+    <w:p w14:paraId="7E42E65F" w14:textId="77777777" w:rsidR="00E93F84" w:rsidRDefault="00E93F84" w:rsidP="00B82161">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4935AB4E" w14:textId="77777777" w:rsidR="00D74ABF" w:rsidRDefault="00D74ABF" w:rsidP="00B82161">
+    <w:p w14:paraId="2021369B" w14:textId="77777777" w:rsidR="00E93F84" w:rsidRDefault="00E93F84" w:rsidP="00B82161">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="59C8F25D" w14:textId="77777777" w:rsidR="004E1BA2" w:rsidRDefault="004E1BA2" w:rsidP="004E1BA2">
+    <w:p w14:paraId="347DE9F3" w14:textId="687B843D" w:rsidR="004E1BA2" w:rsidRDefault="004E1BA2" w:rsidP="004E1BA2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="00DF501F">
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF501F">
         <w:t>ddress for primary/corresponding author only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Move the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -1982,81 +1989,81 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2643F">
         <w:t>next</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the appropriate name.</w:t>
       </w:r>
       <w:r w:rsidR="00711B08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00711B08" w:rsidRPr="00711B08">
         <w:t>Do not use all capital letters for any part of any author’s name</w:t>
       </w:r>
       <w:r w:rsidR="00711B08">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A056600" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00F11F67" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B759D6F" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00F11F67" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F1F8C3F" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00407BA2" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F5DCC62" w14:textId="77777777" w:rsidR="00C1353C" w:rsidRPr="00407BA2" w:rsidRDefault="00C1353C" w:rsidP="00B82161">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="317B650D" w14:textId="77777777" w:rsidR="00A379F6" w:rsidRPr="00290CC4" w:rsidRDefault="00A379F6" w:rsidP="00B82161">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="191F4FE3" w14:textId="77777777" w:rsidR="00A379F6" w:rsidRPr="00290CC4" w:rsidRDefault="00A379F6" w:rsidP="00B82161">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8F5E7666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D1C05F4E"/>
@@ -2720,83 +2727,83 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1915895105">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2077894004">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="413624238">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="839858030">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1826781609">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2056612325">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="132"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D74ABF"/>
+    <w:rsidRoot w:val="00711B08"/>
     <w:rsid w:val="00000DFD"/>
     <w:rsid w:val="00015BC9"/>
     <w:rsid w:val="00016528"/>
     <w:rsid w:val="00017E5B"/>
     <w:rsid w:val="0003343B"/>
     <w:rsid w:val="00035935"/>
     <w:rsid w:val="00047887"/>
     <w:rsid w:val="00051533"/>
     <w:rsid w:val="00067502"/>
     <w:rsid w:val="000B4172"/>
     <w:rsid w:val="000C1D98"/>
     <w:rsid w:val="000C5012"/>
     <w:rsid w:val="000C6ECD"/>
     <w:rsid w:val="000E5B37"/>
     <w:rsid w:val="001154A6"/>
     <w:rsid w:val="00115BAC"/>
     <w:rsid w:val="0011750E"/>
     <w:rsid w:val="00122EF8"/>
     <w:rsid w:val="001276C6"/>
     <w:rsid w:val="00132429"/>
     <w:rsid w:val="00132726"/>
     <w:rsid w:val="001334DC"/>
     <w:rsid w:val="00136234"/>
     <w:rsid w:val="00144F8D"/>
     <w:rsid w:val="00146012"/>
@@ -3023,51 +3030,50 @@
     <w:rsid w:val="00C46512"/>
     <w:rsid w:val="00C5447D"/>
     <w:rsid w:val="00C55713"/>
     <w:rsid w:val="00C572AA"/>
     <w:rsid w:val="00C83DF4"/>
     <w:rsid w:val="00C87E9F"/>
     <w:rsid w:val="00CC4ED8"/>
     <w:rsid w:val="00CD0BA4"/>
     <w:rsid w:val="00CD3594"/>
     <w:rsid w:val="00CD4002"/>
     <w:rsid w:val="00CD7766"/>
     <w:rsid w:val="00CE0C27"/>
     <w:rsid w:val="00CE0DDE"/>
     <w:rsid w:val="00CE2765"/>
     <w:rsid w:val="00CE3540"/>
     <w:rsid w:val="00CF1979"/>
     <w:rsid w:val="00CF1A88"/>
     <w:rsid w:val="00CF29D0"/>
     <w:rsid w:val="00D073D2"/>
     <w:rsid w:val="00D22A7B"/>
     <w:rsid w:val="00D346C8"/>
     <w:rsid w:val="00D52426"/>
     <w:rsid w:val="00D54435"/>
     <w:rsid w:val="00D602B9"/>
     <w:rsid w:val="00D61A94"/>
-    <w:rsid w:val="00D74ABF"/>
     <w:rsid w:val="00D9187F"/>
     <w:rsid w:val="00DA2AD7"/>
     <w:rsid w:val="00DB5909"/>
     <w:rsid w:val="00DD3EEB"/>
     <w:rsid w:val="00DD6C10"/>
     <w:rsid w:val="00DD741D"/>
     <w:rsid w:val="00DE4011"/>
     <w:rsid w:val="00DE69BA"/>
     <w:rsid w:val="00DE7727"/>
     <w:rsid w:val="00DF1B7D"/>
     <w:rsid w:val="00DF2016"/>
     <w:rsid w:val="00E1259A"/>
     <w:rsid w:val="00E14C40"/>
     <w:rsid w:val="00E1699A"/>
     <w:rsid w:val="00E26903"/>
     <w:rsid w:val="00E269BC"/>
     <w:rsid w:val="00E4123A"/>
     <w:rsid w:val="00E527DE"/>
     <w:rsid w:val="00E52FCE"/>
     <w:rsid w:val="00E64B6F"/>
     <w:rsid w:val="00E838EB"/>
     <w:rsid w:val="00E92BCC"/>
     <w:rsid w:val="00E93F84"/>
     <w:rsid w:val="00EA5341"/>
     <w:rsid w:val="00EE5741"/>
@@ -3088,52 +3094,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="566DAE87"/>
-  <w15:docId w15:val="{E5D97209-3646-489B-8E01-7185FC137428}"/>
+  <w14:docId w14:val="0FF3B0F3"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4393,54 +4398,50 @@
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -4730,63 +4731,50 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8461321C1F54446BFD4E987FDA88BEF" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ff873efa4c4b3fcc4b19014a6222f17e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="849846e1-bda1-47e0-aa50-8d0330532529" xmlns:ns3="c0bc0778-b2ef-4fff-b38e-f356b7192932" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b38fb20a0276332ca2778b81ec394e2" ns2:_="" ns3:_="">
     <xsd:import namespace="849846e1-bda1-47e0-aa50-8d0330532529"/>
     <xsd:import namespace="c0bc0778-b2ef-4fff-b38e-f356b7192932"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Preview" minOccurs="0"/>
                 <xsd:element ref="ns2:preview0" minOccurs="0"/>
@@ -4997,142 +4985,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43AA66ED-A864-49E6-9AF0-5D5E7F5FF3D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="849846e1-bda1-47e0-aa50-8d0330532529"/>
     <ds:schemaRef ds:uri="c0bc0778-b2ef-4fff-b38e-f356b7192932"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88DEFB55-D070-874A-80E9-D1A7FC3CA90F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28AE9806-4D28-4103-81EF-4438DC73FD3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>ARS Paper Template</Template>
+  <Template>ans-template.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>826</Words>
-  <Characters>4381</Characters>
+  <Words>777</Words>
+  <Characters>4430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>M&amp;C 2021 Paper Template</vt:lpstr>
       <vt:lpstr>NURETH12 Paper Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MCD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5164</CharactersWithSpaces>
+  <CharactersWithSpaces>5197</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2359338</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6298</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1026</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>flow_regimes-48</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>M&amp;C 2021 Paper Template</dc:title>
   <dc:subject/>
-  <dc:creator>Janet Davis</dc:creator>
+  <dc:creator>Mihai A. Diaconeasa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>